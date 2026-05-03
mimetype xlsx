--- v0 (2025-10-07)
+++ v1 (2026-05-03)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20411"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEC6F7B0-5B07-4B10-969A-6B9802C33566}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4B45AF9-D890-4B6D-8FDA-25FE557C74BA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12648" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="3" r:id="rId1"/>
     <sheet name="AID ID" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="112">
   <si>
     <r>
       <t>AID ID Request for New Scholarship Awards</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Instructions:</t>
   </si>
   <si>
     <t>* Required Fields</t>
   </si>
   <si>
     <t>(1)</t>
   </si>
@@ -85,315 +85,215 @@
   <si>
     <t>(3)*</t>
   </si>
   <si>
     <t>Name of Award</t>
   </si>
   <si>
     <t>(4)*</t>
   </si>
   <si>
     <t>Full Accounting Unit</t>
   </si>
   <si>
     <t>(5)</t>
   </si>
   <si>
     <t>Foundation or Regental</t>
   </si>
   <si>
     <t>Provide either Foundation or Regental Number, if applicable</t>
   </si>
   <si>
     <t>(6)*</t>
   </si>
   <si>
-    <t>Initial Award Term</t>
-[...1 lines deleted...]
-  <si>
     <t>(7)*</t>
   </si>
   <si>
     <t>(8)*</t>
   </si>
   <si>
     <t>Merit</t>
   </si>
   <si>
     <t>(9)*</t>
   </si>
   <si>
     <t>Meet Need</t>
   </si>
   <si>
     <t>Yes or No: Award is contingent on student demonstrating financial need</t>
   </si>
   <si>
-    <t>(10)*</t>
-[...1 lines deleted...]
-  <si>
     <t>Diversity</t>
   </si>
   <si>
     <t>(11)</t>
   </si>
   <si>
     <t>Min Award</t>
   </si>
   <si>
-    <t>(12)</t>
-[...1 lines deleted...]
-  <si>
     <t>Max Award</t>
   </si>
   <si>
-    <t>(14)*</t>
-[...1 lines deleted...]
-  <si>
     <t>Type</t>
   </si>
   <si>
     <t>Enter the type of award: Ex: Stipend, Scholarship, Grant. This will be used for UCOP reporting</t>
   </si>
   <si>
     <t>Fund Source</t>
   </si>
   <si>
     <t>(16)</t>
   </si>
   <si>
     <t>AoP Restrictions</t>
   </si>
   <si>
     <t>Application of Payment - Yes or No: Student account award charge payment restriction applies</t>
-  </si>
-[...1 lines deleted...]
-    <t>(17)</t>
   </si>
   <si>
     <t>AoP Restrictions/Notes</t>
   </si>
   <si>
     <t>Indicate any award restrictions. Ex: Pay Tuition and Fees only, Housing only, Tuition/Fees and Housing</t>
   </si>
   <si>
     <t>Include any information about the fund use to assist in setup and reporting to UCOP</t>
   </si>
   <si>
     <t>Mnemonic</t>
   </si>
   <si>
     <t>Post Deadline Request</t>
   </si>
   <si>
     <t>Please review instructions</t>
   </si>
   <si>
     <t>* REQUIRED FIELD</t>
   </si>
   <si>
     <t>(1) 
 AID ID
 Assigned</t>
   </si>
   <si>
     <t>(2)*
 FS Code</t>
   </si>
   <si>
     <t>(3)*
 Award Name
 30 Character Limit</t>
   </si>
   <si>
     <t>(4)*
 Full Accounting Unit
 (Including Sub and Object)
 FAU</t>
   </si>
   <si>
     <t>(5)
 Foundation
 or Regental</t>
   </si>
   <si>
-    <t>(6)*
-[...18 lines deleted...]
-  <si>
     <t>Leave Blank</t>
   </si>
   <si>
     <t>UCLA ACHIEVEMENT SCHOLARSHIP</t>
   </si>
   <si>
     <t>4-770000-3B-55808-05-7501</t>
   </si>
   <si>
     <t>90688E</t>
   </si>
   <si>
-    <t>23F</t>
-[...1 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Endowment</t>
   </si>
   <si>
     <t>UCLAA</t>
   </si>
   <si>
     <t>New donor stipulates current year awarding. Funding for account setup rec'd in October</t>
   </si>
   <si>
-    <t>(7)*
-[...27 lines deleted...]
-  <si>
     <t>(13)*</t>
   </si>
   <si>
     <t>(15)</t>
   </si>
   <si>
-    <t>(18)*</t>
-[...29 lines deleted...]
-    </r>
+    <t>Provide the name of the scholarship as you wish it to appear on the student's Financial Aid Notification</t>
+  </si>
+  <si>
+    <t>(30 character max)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Once assigned by Fiscal, include the AID ID in the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>PROJECT COLUMN</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> on the UCLA Undergraduate </t>
     </r>
   </si>
   <si>
     <t>Scholarships Upload Form</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes or No: Indicate if this is a 'temporary placeholder' award that will be replaced by an actual award at </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Yes or No: Eligibility based primarily on academic merit but can include other skills/talents such as </t>
   </si>
   <si>
     <t>leadership, athletics, etc</t>
   </si>
   <si>
     <t xml:space="preserve">NOTE: Prop 209 DOES NOT allow selection based on race, sex, color, or national origin. Awards such as </t>
   </si>
   <si>
     <t>this MUST be open to all when publicized and/or during the student review and selection process</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Enter minimum amount a student may be awarded. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Please note: this will restrict the minimum amount </t>
@@ -443,57 +343,50 @@
     <t>State aid is applied. Post deadline awarding for Federal and State financial aid recipients will not</t>
   </si>
   <si>
     <t xml:space="preserve">always benefit the student and may result in overawarding which causes a downward adjustment to </t>
   </si>
   <si>
     <t>federal or state aid.</t>
   </si>
   <si>
     <t xml:space="preserve">Yes or No: Awarded based on age, educational background, disadvantaged background, parental status, </t>
   </si>
   <si>
     <t>religious beliefs</t>
   </si>
   <si>
     <t xml:space="preserve">Please complete numbers (2) through (18) using the guidelines below. </t>
   </si>
   <si>
     <t>Email the completed form to fiscalunit@fas.ucla.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Once the AID ID has been assigned, this form will be returned to you. </t>
   </si>
   <si>
     <t>Form will be returned to sender if blank or incomplete required fields are present</t>
-  </si>
-[...5 lines deleted...]
-MeetNeed</t>
   </si>
   <si>
     <t>Processing time is 3 - 10 business days depending on time of year.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Only accounts starting with </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>77*</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -539,136 +432,234 @@
       <t xml:space="preserve">Accounts starting with </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>78*</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> must be submitted to DGE for processing except for Professional schools</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Professional Schools are processed by FAS. AID ID's will begin with 8*. </t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Provide the full account including the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Sub and Object</t>
     </r>
     <r>
       <rPr>
         <sz val="11.5"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> code. Include cost center if applicable</t>
     </r>
   </si>
   <si>
     <t>Ensure your FAU is linked in accounting BEFORE submission</t>
   </si>
   <si>
-    <t>v4_062024</t>
-[...22 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">(30 character max) </t>
+      <t xml:space="preserve">Requests for AID IDs using a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11.5"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>79*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11.5"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> account </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11.5"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>will no longer be processed and your request declined</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11.5"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Pay Tuition and Fees only do not refund balance to student</t>
+  </si>
+  <si>
+    <t>Initial Award Period</t>
+  </si>
+  <si>
+    <t>Earliest award period student will receive the award. Ex: 27A for 2026-2027 academic year</t>
+  </si>
+  <si>
+    <t>(6)*
+Initial Award Period</t>
+  </si>
+  <si>
+    <t>27A</t>
+  </si>
+  <si>
+    <t>(7)*
+Merit</t>
+  </si>
+  <si>
+    <t>(8)*
+MeetNeed</t>
+  </si>
+  <si>
+    <t>(9)*
+Diversity</t>
+  </si>
+  <si>
+    <t>(10)
+Min Award</t>
+  </si>
+  <si>
+    <t>(11)
+Max Award</t>
+  </si>
+  <si>
+    <t>(12)*
+Type</t>
+  </si>
+  <si>
+    <t>(13)*
+Fund Source</t>
+  </si>
+  <si>
+    <t>(14)
+AoP
+Restrictions
+Y/N</t>
+  </si>
+  <si>
+    <t>(15)
+AoP Restrictions</t>
+  </si>
+  <si>
+    <t>(16)
+Mnemonic
+5 Character Min/Max</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(17)*
+Post Deadline Request
+Reason for request after </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>September 1st</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Please use all Caps and please DO NOT COPY AND PASTE from another source</t>
+      <t xml:space="preserve"> if awarding for current academic year
+Enter N/A if request is before September 1st
+PLEASE READ INSTRUCTIONS!</t>
     </r>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-    <t>Pay Tuition and Fees only, do not refund excess to student</t>
+    <t>(10)</t>
+  </si>
+  <si>
+    <t>(12)*</t>
+  </si>
+  <si>
+    <t>(14)</t>
+  </si>
+  <si>
+    <t>(17)*</t>
+  </si>
+  <si>
+    <t>v5_042026</t>
+  </si>
+  <si>
+    <t>9080</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -732,98 +723,104 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
@@ -855,71 +852,72 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -964,79 +962,79 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="20955" y="163830"/>
           <a:ext cx="2299970" cy="562610"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>110490</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>5715</xdr:rowOff>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1259840</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>21590</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2E284-BA1C-4EF8-BCEC-10765D61E386}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="110490" y="186690"/>
-          <a:ext cx="2292350" cy="568325"/>
+          <a:off x="110490" y="185420"/>
+          <a:ext cx="2305050" cy="543560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -1275,1734 +1273,1588 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18F9F157-1B9C-42B5-B58A-0C895B8025C2}">
-  <dimension ref="A1:P56"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.44140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="8.88671875" style="5"/>
     <col min="3" max="3" width="14.44140625" style="5" customWidth="1"/>
     <col min="4" max="11" width="8.88671875" style="5"/>
     <col min="12" max="12" width="9.44140625" style="5" customWidth="1"/>
     <col min="13" max="16384" width="8.88671875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
     </row>
     <row r="3" spans="1:16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
     </row>
     <row r="4" spans="1:16" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
     </row>
     <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="47"/>
-[...10 lines deleted...]
-      <c r="M5" s="47"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
       <c r="N5" s="35"/>
       <c r="O5" s="35"/>
     </row>
     <row r="7" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="44"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="7"/>
       <c r="D7" s="8" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="33"/>
       <c r="B8" s="33"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="9"/>
     </row>
     <row r="9" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="10"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="11" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="9"/>
     </row>
     <row r="10" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="10"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="11" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="9"/>
     </row>
     <row r="11" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="11" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="9"/>
     </row>
     <row r="12" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="20"/>
       <c r="D12" s="12" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="7"/>
       <c r="P12" s="9"/>
     </row>
     <row r="13" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="20"/>
       <c r="D13" s="12" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="7"/>
       <c r="P13" s="9"/>
     </row>
     <row r="14" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="20"/>
       <c r="D14" s="12" t="s">
         <v>7</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="7"/>
       <c r="P14" s="9"/>
     </row>
     <row r="15" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="45" t="s">
+      <c r="B15" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="C15" s="45"/>
+      <c r="C15" s="47"/>
       <c r="D15" s="12" t="s">
-        <v>118</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="7"/>
       <c r="P15" s="9"/>
     </row>
     <row r="16" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="21"/>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
-      <c r="D16" s="51" t="s">
-[...10 lines deleted...]
-      <c r="M16" s="52"/>
+      <c r="D16" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="7"/>
       <c r="P16" s="9"/>
     </row>
     <row r="17" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A17" s="21"/>
-[...13 lines deleted...]
-      <c r="M17" s="10"/>
+      <c r="A17" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="21"/>
+      <c r="D17" s="48" t="s">
+        <v>88</v>
+      </c>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="49"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="49"/>
+      <c r="L17" s="49"/>
+      <c r="M17" s="49"/>
       <c r="N17" s="10"/>
       <c r="O17" s="7"/>
       <c r="P17" s="9"/>
     </row>
     <row r="18" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A18" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A18" s="21"/>
+      <c r="B18" s="21"/>
       <c r="C18" s="21"/>
-      <c r="D18" s="53" t="s">
-[...10 lines deleted...]
-      <c r="M18" s="54"/>
+      <c r="D18" s="49" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="49"/>
+      <c r="I18" s="49"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="49"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="49"/>
       <c r="N18" s="10"/>
       <c r="O18" s="7"/>
       <c r="P18" s="9"/>
     </row>
     <row r="19" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="21"/>
       <c r="B19" s="21"/>
       <c r="C19" s="21"/>
-      <c r="D19" s="46" t="s">
-[...10 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="D19" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
       <c r="N19" s="10"/>
       <c r="O19" s="7"/>
       <c r="P19" s="9"/>
     </row>
     <row r="20" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="21"/>
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="42" t="s">
-        <v>106</v>
-[...9 lines deleted...]
-      <c r="M20" s="42"/>
+        <v>86</v>
+      </c>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="7"/>
       <c r="P20" s="9"/>
     </row>
     <row r="21" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="21"/>
       <c r="B21" s="21"/>
       <c r="C21" s="21"/>
-      <c r="D21" s="42" t="s">
-[...10 lines deleted...]
-      <c r="M21" s="10"/>
+      <c r="D21" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
       <c r="N21" s="10"/>
       <c r="O21" s="7"/>
       <c r="P21" s="9"/>
     </row>
     <row r="22" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="21"/>
       <c r="B22" s="21"/>
       <c r="C22" s="21"/>
       <c r="D22" s="13" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="7"/>
       <c r="P22" s="9"/>
     </row>
     <row r="23" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="21"/>
       <c r="D23" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="7"/>
       <c r="P23" s="9"/>
     </row>
     <row r="24" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A24" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="21" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="12" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
       <c r="O24" s="7"/>
       <c r="P24" s="9"/>
     </row>
     <row r="25" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A25" s="21"/>
-      <c r="B25" s="21"/>
+      <c r="A25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>18</v>
+      </c>
       <c r="C25" s="21"/>
       <c r="D25" s="12" t="s">
-        <v>112</v>
+        <v>60</v>
       </c>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="7"/>
       <c r="P25" s="9"/>
     </row>
     <row r="26" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A26" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A26" s="21"/>
+      <c r="B26" s="21"/>
       <c r="C26" s="21"/>
       <c r="D26" s="12" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="7"/>
       <c r="P26" s="9"/>
     </row>
     <row r="27" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A27" s="21"/>
-      <c r="B27" s="21"/>
+      <c r="A27" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>20</v>
+      </c>
       <c r="C27" s="21"/>
       <c r="D27" s="12" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="7"/>
       <c r="P27" s="9"/>
     </row>
     <row r="28" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B28" s="21" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C28" s="21"/>
       <c r="D28" s="12" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="7"/>
       <c r="P28" s="9"/>
     </row>
     <row r="29" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
       <c r="C29" s="21"/>
       <c r="D29" s="12" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
       <c r="O29" s="7"/>
       <c r="P29" s="9"/>
     </row>
     <row r="30" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A30" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A30" s="21"/>
+      <c r="B30" s="21"/>
       <c r="C30" s="21"/>
-      <c r="D30" s="12" t="s">
-        <v>22</v>
+      <c r="D30" s="14" t="s">
+        <v>62</v>
       </c>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="7"/>
       <c r="P30" s="9"/>
     </row>
     <row r="31" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A31" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A31" s="21"/>
+      <c r="B31" s="21"/>
       <c r="C31" s="21"/>
-      <c r="D31" s="12" t="s">
-        <v>96</v>
+      <c r="D31" s="14" t="s">
+        <v>63</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="10"/>
       <c r="O31" s="7"/>
       <c r="P31" s="9"/>
     </row>
     <row r="32" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A32" s="21"/>
-      <c r="B32" s="21"/>
+      <c r="A32" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>24</v>
+      </c>
       <c r="C32" s="21"/>
       <c r="D32" s="12" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="7"/>
       <c r="P32" s="9"/>
     </row>
     <row r="33" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="21"/>
       <c r="B33" s="21"/>
       <c r="C33" s="21"/>
       <c r="D33" s="14" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="7"/>
       <c r="P33" s="9"/>
     </row>
     <row r="34" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A34" s="21"/>
-      <c r="B34" s="21"/>
+      <c r="A34" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>25</v>
+      </c>
       <c r="C34" s="21"/>
-      <c r="D34" s="14" t="s">
-        <v>82</v>
+      <c r="D34" s="12" t="s">
+        <v>66</v>
       </c>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="7"/>
       <c r="P34" s="9"/>
     </row>
     <row r="35" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A35" s="21" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A35" s="21"/>
+      <c r="B35" s="21"/>
       <c r="C35" s="21"/>
-      <c r="D35" s="12" t="s">
-        <v>83</v>
+      <c r="D35" s="14" t="s">
+        <v>67</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="7"/>
       <c r="P35" s="9"/>
     </row>
     <row r="36" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A36" s="21"/>
-      <c r="B36" s="21"/>
+      <c r="A36" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>26</v>
+      </c>
       <c r="C36" s="21"/>
-      <c r="D36" s="14" t="s">
-        <v>84</v>
+      <c r="D36" s="12" t="s">
+        <v>27</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="7"/>
       <c r="P36" s="9"/>
     </row>
     <row r="37" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="21" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="21"/>
       <c r="D37" s="12" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="7"/>
       <c r="P37" s="9"/>
     </row>
     <row r="38" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A38" s="21"/>
       <c r="B38" s="21"/>
       <c r="C38" s="21"/>
-      <c r="D38" s="14" t="s">
-        <v>86</v>
+      <c r="D38" s="12" t="s">
+        <v>69</v>
       </c>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="10"/>
       <c r="O38" s="7"/>
       <c r="P38" s="9"/>
     </row>
     <row r="39" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="21" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="21"/>
       <c r="D39" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="N39" s="10"/>
       <c r="O39" s="7"/>
       <c r="P39" s="9"/>
     </row>
     <row r="40" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A40" s="21" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="21"/>
       <c r="D40" s="12" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="7"/>
       <c r="P40" s="9"/>
     </row>
     <row r="41" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="21"/>
       <c r="B41" s="21"/>
       <c r="C41" s="21"/>
       <c r="D41" s="12" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
       <c r="L41" s="10"/>
       <c r="M41" s="10"/>
       <c r="N41" s="10"/>
       <c r="O41" s="7"/>
       <c r="P41" s="9"/>
     </row>
     <row r="42" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A42" s="21" t="s">
-        <v>72</v>
+      <c r="A42" s="15" t="s">
+        <v>29</v>
       </c>
       <c r="B42" s="21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C42" s="21"/>
       <c r="D42" s="12" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
       <c r="O42" s="7"/>
       <c r="P42" s="9"/>
     </row>
     <row r="43" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A43" s="21"/>
+      <c r="A43" s="15"/>
       <c r="B43" s="21"/>
       <c r="C43" s="21"/>
       <c r="D43" s="12" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="10"/>
       <c r="O43" s="7"/>
       <c r="P43" s="9"/>
     </row>
     <row r="44" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A44" s="21" t="s">
-[...20 lines deleted...]
-      <c r="P44" s="9"/>
+      <c r="A44" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="16"/>
+      <c r="D44" s="17" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="45" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A45" s="21"/>
-[...103 lines deleted...]
-      <c r="A50" s="15" t="s">
+      <c r="A45" s="15"/>
+      <c r="B45" s="20"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="B50" s="20" t="s">
-[...32 lines deleted...]
-        <v>109</v>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="D46" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="D47" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="D48" s="5" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="12:12" x14ac:dyDescent="0.3">
+      <c r="L50" s="5" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gjVqMy8tuhN8Gv4dvc9e87W9ybcPwiYpocEds7ZAUmmhMD6c616tMFJrBeDbmZpXjys1L9qDdOXbazxVfXiItg==" saltValue="pP1JboK/mQ2rMoUcw8J3UA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kbH5Pc5u2tsQ1CDFaV163fqYEGI7sLuuVhPP6X2rkZ1q/1QtelDaTgCFZKHBM0uq/+CLcGM6+TIjrIneQ31QYQ==" saltValue="6m3rZL4wRx2avaxsCWBsSg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D17:M17"/>
+    <mergeCell ref="A5:M5"/>
     <mergeCell ref="D18:M18"/>
-    <mergeCell ref="A5:M5"/>
-    <mergeCell ref="D19:M19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AA19"/>
+  <dimension ref="A1:Z19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.6640625" style="40" customWidth="1"/>
     <col min="2" max="2" width="8" style="40" customWidth="1"/>
-    <col min="3" max="3" width="35.21875" style="4" customWidth="1"/>
-    <col min="4" max="4" width="38.6640625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="33.77734375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="34.77734375" style="4" customWidth="1"/>
     <col min="5" max="6" width="12.33203125" style="40" customWidth="1"/>
-    <col min="7" max="7" width="12.33203125" style="4" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="27" max="16384" width="8.88671875" style="4"/>
+    <col min="7" max="8" width="5.6640625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="11.6640625" style="4" customWidth="1"/>
+    <col min="11" max="11" width="13.33203125" style="4" customWidth="1"/>
+    <col min="12" max="13" width="20.88671875" style="4" customWidth="1"/>
+    <col min="14" max="14" width="11.33203125" style="4" customWidth="1"/>
+    <col min="15" max="15" width="24.6640625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="11.109375" style="4" customWidth="1"/>
+    <col min="17" max="24" width="8.88671875" style="4"/>
+    <col min="25" max="25" width="9.5546875" style="4" customWidth="1"/>
+    <col min="26" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
       <c r="R1" s="22"/>
       <c r="S1" s="22"/>
       <c r="T1" s="22"/>
       <c r="U1" s="22"/>
       <c r="V1" s="22"/>
       <c r="W1" s="22"/>
       <c r="X1" s="22"/>
       <c r="Y1" s="22"/>
-      <c r="Z1" s="22"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:27" x14ac:dyDescent="0.3">
+    </row>
+    <row r="2" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
       <c r="V2" s="22"/>
       <c r="W2" s="22"/>
       <c r="X2" s="22"/>
       <c r="Y2" s="22"/>
-      <c r="Z2" s="22"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:27" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="22"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="22"/>
       <c r="M3" s="22"/>
       <c r="N3" s="22"/>
       <c r="O3" s="22"/>
       <c r="P3" s="22"/>
       <c r="Q3" s="22"/>
       <c r="R3" s="22"/>
       <c r="S3" s="22"/>
       <c r="T3" s="22"/>
       <c r="U3" s="22"/>
       <c r="V3" s="22"/>
       <c r="W3" s="22"/>
       <c r="X3" s="22"/>
       <c r="Y3" s="22"/>
-      <c r="Z3" s="22"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="39"/>
       <c r="B4" s="39"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="22"/>
       <c r="S4" s="22"/>
       <c r="T4" s="22"/>
       <c r="U4" s="22"/>
       <c r="V4" s="22"/>
       <c r="W4" s="22"/>
       <c r="X4" s="22"/>
       <c r="Y4" s="22"/>
-      <c r="Z4" s="22"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:27" ht="17.399999999999999" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:26" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A5" s="23"/>
       <c r="B5" s="23"/>
       <c r="C5" s="23"/>
       <c r="D5" s="24"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25"/>
-      <c r="G5" s="23"/>
+      <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="25"/>
       <c r="M5" s="25"/>
       <c r="N5" s="25"/>
       <c r="O5" s="25"/>
-      <c r="P5" s="25"/>
-[...1 lines deleted...]
-      <c r="R5" s="27"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="22"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="V5" s="22"/>
       <c r="W5" s="22"/>
       <c r="X5" s="22"/>
       <c r="Y5" s="22"/>
-      <c r="Z5" s="22"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27" ht="17.399999999999999" x14ac:dyDescent="0.35">
+    </row>
+    <row r="6" spans="1:26" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A6" s="23" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="23"/>
       <c r="D6" s="24"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
-      <c r="G6" s="23"/>
+      <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
-      <c r="P6" s="25"/>
-[...1 lines deleted...]
-      <c r="R6" s="27"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
       <c r="Y6" s="22"/>
-      <c r="Z6" s="22"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:27" ht="17.399999999999999" x14ac:dyDescent="0.35">
+    </row>
+    <row r="7" spans="1:26" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A7" s="23" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="25"/>
-      <c r="G7" s="23"/>
+      <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
-      <c r="P7" s="25"/>
-[...1 lines deleted...]
-      <c r="R7" s="27"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="27"/>
+      <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
-      <c r="Z7" s="22"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:27" ht="17.399999999999999" x14ac:dyDescent="0.35">
+    </row>
+    <row r="8" spans="1:26" ht="17.399999999999999" x14ac:dyDescent="0.35">
       <c r="A8" s="39"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23"/>
       <c r="D8" s="24"/>
       <c r="E8" s="25"/>
       <c r="F8" s="25"/>
-      <c r="G8" s="23"/>
+      <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
       <c r="N8" s="25"/>
       <c r="O8" s="25"/>
-      <c r="P8" s="25"/>
-[...1 lines deleted...]
-      <c r="R8" s="27"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="22"/>
       <c r="S8" s="22"/>
       <c r="T8" s="22"/>
       <c r="U8" s="22"/>
       <c r="V8" s="22"/>
       <c r="W8" s="22"/>
       <c r="X8" s="22"/>
       <c r="Y8" s="22"/>
-      <c r="Z8" s="22"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
+    </row>
+    <row r="9" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="39"/>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
-      <c r="G9" s="22"/>
+      <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
-      <c r="P9" s="25"/>
-      <c r="Q9" s="26"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
-      <c r="Z9" s="22"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:27" ht="79.2" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="10" spans="1:26" ht="79.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>95</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="K10" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="L10" s="28" t="s">
+        <v>100</v>
+      </c>
+      <c r="M10" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="N10" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="O10" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="P10" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q10" s="52" t="s">
+        <v>105</v>
+      </c>
+      <c r="R10" s="52"/>
+      <c r="S10" s="52"/>
+      <c r="T10" s="52"/>
+      <c r="U10" s="52"/>
+      <c r="V10" s="52"/>
+      <c r="W10" s="52"/>
+      <c r="X10" s="52"/>
+      <c r="Y10" s="52"/>
+      <c r="Z10" s="18"/>
+    </row>
+    <row r="11" spans="1:26" s="19" customFormat="1" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B11" s="38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="28" t="s">
+      <c r="D11" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="28" t="s">
+      <c r="E11" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="E10" s="28" t="s">
+      <c r="F11" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="F10" s="28" t="s">
+      <c r="I11" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="31">
+        <v>1</v>
+      </c>
+      <c r="K11" s="31">
+        <v>2500</v>
+      </c>
+      <c r="L11" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" s="32" t="s">
+        <v>51</v>
+      </c>
+      <c r="N11" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="G10" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K10" s="28" t="s">
+      <c r="O11" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="P11" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="L10" s="28" t="s">
+      <c r="Q11" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="M10" s="28" t="s">
-[...91 lines deleted...]
-    <row r="12" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R11" s="51"/>
+      <c r="S11" s="51"/>
+      <c r="T11" s="51"/>
+      <c r="U11" s="51"/>
+      <c r="V11" s="51"/>
+      <c r="W11" s="51"/>
+      <c r="X11" s="51"/>
+      <c r="Y11" s="51"/>
+    </row>
+    <row r="12" spans="1:26" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
-      <c r="L12" s="2"/>
+      <c r="L12" s="37"/>
       <c r="M12" s="37"/>
-      <c r="N12" s="37"/>
-[...13 lines deleted...]
-    <row r="13" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N12" s="2"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="53"/>
+      <c r="R12" s="53"/>
+      <c r="S12" s="53"/>
+      <c r="T12" s="53"/>
+      <c r="U12" s="53"/>
+      <c r="V12" s="53"/>
+      <c r="W12" s="53"/>
+      <c r="X12" s="53"/>
+      <c r="Y12" s="53"/>
+    </row>
+    <row r="13" spans="1:26" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
       <c r="C13" s="3"/>
       <c r="D13" s="2"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
-      <c r="L13" s="2"/>
+      <c r="L13" s="37"/>
       <c r="M13" s="37"/>
-      <c r="N13" s="37"/>
-[...13 lines deleted...]
-    <row r="14" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N13" s="2"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="53"/>
+      <c r="R13" s="53"/>
+      <c r="S13" s="53"/>
+      <c r="T13" s="53"/>
+      <c r="U13" s="53"/>
+      <c r="V13" s="53"/>
+      <c r="W13" s="53"/>
+      <c r="X13" s="53"/>
+      <c r="Y13" s="53"/>
+    </row>
+    <row r="14" spans="1:26" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="36"/>
       <c r="B14" s="36"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
-      <c r="L14" s="2"/>
+      <c r="L14" s="37"/>
       <c r="M14" s="37"/>
-      <c r="N14" s="37"/>
-[...13 lines deleted...]
-    <row r="15" spans="1:27" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N14" s="2"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="53"/>
+      <c r="R14" s="53"/>
+      <c r="S14" s="53"/>
+      <c r="T14" s="53"/>
+      <c r="U14" s="53"/>
+      <c r="V14" s="53"/>
+      <c r="W14" s="53"/>
+      <c r="X14" s="53"/>
+      <c r="Y14" s="53"/>
+    </row>
+    <row r="15" spans="1:26" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="36"/>
       <c r="B15" s="36"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
-      <c r="L15" s="2"/>
+      <c r="L15" s="37"/>
       <c r="M15" s="37"/>
-      <c r="N15" s="37"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:27" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N15" s="2"/>
+      <c r="O15" s="37"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="53"/>
+      <c r="R15" s="53"/>
+      <c r="S15" s="53"/>
+      <c r="T15" s="53"/>
+      <c r="U15" s="53"/>
+      <c r="V15" s="53"/>
+      <c r="W15" s="53"/>
+      <c r="X15" s="53"/>
+      <c r="Y15" s="53"/>
+    </row>
+    <row r="16" spans="1:26" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="36"/>
       <c r="B16" s="36"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
-      <c r="L16" s="2"/>
+      <c r="L16" s="37"/>
       <c r="M16" s="37"/>
-      <c r="N16" s="37"/>
-[...13 lines deleted...]
-    <row r="17" spans="1:26" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N16" s="2"/>
+      <c r="O16" s="37"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="53"/>
+      <c r="R16" s="53"/>
+      <c r="S16" s="53"/>
+      <c r="T16" s="53"/>
+      <c r="U16" s="53"/>
+      <c r="V16" s="53"/>
+      <c r="W16" s="53"/>
+      <c r="X16" s="53"/>
+      <c r="Y16" s="53"/>
+    </row>
+    <row r="17" spans="1:25" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
-      <c r="L17" s="2"/>
+      <c r="L17" s="37"/>
       <c r="M17" s="37"/>
-      <c r="N17" s="37"/>
-[...13 lines deleted...]
-    <row r="18" spans="1:26" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N17" s="2"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="53"/>
+      <c r="R17" s="53"/>
+      <c r="S17" s="53"/>
+      <c r="T17" s="53"/>
+      <c r="U17" s="53"/>
+      <c r="V17" s="53"/>
+      <c r="W17" s="53"/>
+      <c r="X17" s="53"/>
+      <c r="Y17" s="53"/>
+    </row>
+    <row r="18" spans="1:25" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="36"/>
       <c r="B18" s="36"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
-      <c r="L18" s="2"/>
+      <c r="L18" s="37"/>
       <c r="M18" s="37"/>
-      <c r="N18" s="37"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:26" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N18" s="2"/>
+      <c r="O18" s="37"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="53"/>
+      <c r="R18" s="53"/>
+      <c r="S18" s="53"/>
+      <c r="T18" s="53"/>
+      <c r="U18" s="53"/>
+      <c r="V18" s="53"/>
+      <c r="W18" s="53"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="53"/>
+    </row>
+    <row r="19" spans="1:25" ht="43.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="36"/>
       <c r="B19" s="36"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
-      <c r="L19" s="2"/>
+      <c r="L19" s="37"/>
       <c r="M19" s="37"/>
-      <c r="N19" s="37"/>
-[...11 lines deleted...]
-      <c r="Z19" s="50"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="37"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="53"/>
+      <c r="R19" s="53"/>
+      <c r="S19" s="53"/>
+      <c r="T19" s="53"/>
+      <c r="U19" s="53"/>
+      <c r="V19" s="53"/>
+      <c r="W19" s="53"/>
+      <c r="X19" s="53"/>
+      <c r="Y19" s="53"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nKzl1vGD8Cb7UE1AOYCFeiJ/Dv4tVZ/Uq/1pqkQcU0/QMQMv8I22qIopOS/klfm9OikG2UFV87CPqOIJdC3n/w==" saltValue="lUCMACxAmaatFh0xo03geg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="AlUvuVPsePiNpEBxULmT+VrHaH8ZNuZo1ukGe2UkYCNXvLsm92TMeuPilH1uC5OimdnO4ibk8huVWLJoeAXt1A==" saltValue="YH6hGDgfZfChWiI4pgXfZg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
-    <mergeCell ref="R11:Z11"/>
-[...8 lines deleted...]
-    <mergeCell ref="R18:Z18"/>
+    <mergeCell ref="Q11:Y11"/>
+    <mergeCell ref="Q10:Y10"/>
+    <mergeCell ref="Q12:Y12"/>
+    <mergeCell ref="Q13:Y13"/>
+    <mergeCell ref="Q19:Y19"/>
+    <mergeCell ref="Q14:Y14"/>
+    <mergeCell ref="Q15:Y15"/>
+    <mergeCell ref="Q16:Y16"/>
+    <mergeCell ref="Q17:Y17"/>
+    <mergeCell ref="Q18:Y18"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="textLength" showErrorMessage="1" error="Description character limit: 30" sqref="C12:C19" xr:uid="{6661603A-284E-44D6-9575-29926FAB0B36}">
       <formula1>1</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>